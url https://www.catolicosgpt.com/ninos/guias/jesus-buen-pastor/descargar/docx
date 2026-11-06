--- v0 (2026-09-20)
+++ v1 (2026-11-06)
@@ -115,67 +115,67 @@
         <w:t xml:space="preserve">Actividad propuesta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Colorea el dibujo. Después, señala tres detalles que expresen cuidado. Elige una acción concreta para ayudar en casa esta semana.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Conversamos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">- ¿Cómo cuida el pastor a sus ovejas?</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">- ¿Cómo podemos cuidar hoy a alguien de nuestra familia?</w:t>
+        <w:t xml:space="preserve">• ¿Cómo cuida el pastor a sus ovejas?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• ¿Qué enseña Jesús sobre su amor en este pasaje?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• ¿Cómo podemos cuidar hoy a alguien de nuestra familia?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Comprobamos lo aprendido</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Invita al niño a explicar con sus palabras por qué llamamos a Jesús Buen Pastor. Escucha sin exigir que memorice la explicación.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>