--- v0 (2026-09-20)
+++ v1 (2026-11-06)
@@ -115,67 +115,67 @@
         <w:t xml:space="preserve">Actividad propuesta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Colorea la escena y explica qué gesto de Jesús te llama la atención. Representa con tu familia una situación en la que todos puedan participar y sentirse acogidos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Conversamos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">- ¿Quiénes querían acercarse a Jesús?</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">- ¿Cómo podemos acoger a un compañero que está solo?</w:t>
+        <w:t xml:space="preserve">• ¿Quiénes querían acercarse a Jesús?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• ¿Qué hizo Jesús cuando llegaron los niños?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• ¿Cómo podemos acoger a un compañero que está solo?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Comprobamos lo aprendido</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pide al niño que nombre una manera de acoger a otra persona. Valora su comprensión y participación, sin comparar su dibujo con el de otros.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>